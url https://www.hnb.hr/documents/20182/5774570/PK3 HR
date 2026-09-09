--- v0 (2026-05-29)
+++ v1 (2026-09-09)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PK3 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="28">
-[...1 lines deleted...]
-    <t>Zagreb, 27.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="33">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>BROJ I VRIJEDNOST TRANSAKCIJA UČINJENIH PLATNIM KARTICAMA</t>
   </si>
   <si>
     <t>U REPUBLICI HRVATSKOJ U EURIMA PREMA VRSTI TRANSAKCIJE - 2026. godina
 </t>
   </si>
   <si>
     <t>  Ne uključuju se transakcije novčanih pošiljki, ugovornog terećenja i gotovinskih kredita</t>
   </si>
   <si>
     <t>{1} Uključuju se transakcije kupovina na rate i transakcije podizanja gotovog novca na rate</t>
@@ -81,69 +81,84 @@
   <si>
     <t>REVOLVING</t>
   </si>
   <si>
     <t>CHARGE {1}</t>
   </si>
   <si>
     <t>KREDITNA</t>
   </si>
   <si>
     <t>UKUPNO</t>
   </si>
   <si>
     <t>Broj transakcija</t>
   </si>
   <si>
     <t>Vrijednost transakcija</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t> Kupovina</t>
   </si>
   <si>
+    <t>*</t>
+  </si>
+  <si>
     <t> SIJEČANJ</t>
   </si>
   <si>
     <t> Podizanje gotovog novca</t>
   </si>
   <si>
     <t> Polaganje gotovog novca</t>
   </si>
   <si>
     <t> UKUPNO</t>
   </si>
   <si>
     <t> VELJAČA</t>
   </si>
   <si>
     <t> OŽUJAK</t>
   </si>
   <si>
+    <t> TRAVANJ</t>
+  </si>
+  <si>
+    <t> SVIBANJ</t>
+  </si>
+  <si>
+    <t> LIPANJ</t>
+  </si>
+  <si>
     <t> UKUPNO </t>
+  </si>
+  <si>
+    <t>* podaci su revidirani u odnosu na prethodnu objavu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
@@ -544,51 +559,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z29"/>
+  <dimension ref="A1:Z42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="4" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
     <col min="9" max="9" width="21" customWidth="1"/>
     <col min="10" max="10" width="4" customWidth="1"/>
     <col min="11" max="11" width="21" customWidth="1"/>
     <col min="12" max="12" width="4" customWidth="1"/>
     <col min="13" max="13" width="21" customWidth="1"/>
     <col min="14" max="14" width="4" customWidth="1"/>
     <col min="15" max="15" width="21" customWidth="1"/>
     <col min="16" max="16" width="4" customWidth="1"/>
     <col min="17" max="17" width="21" customWidth="1"/>
     <col min="18" max="18" width="4" customWidth="1"/>
     <col min="19" max="19" width="21" customWidth="1"/>
     <col min="20" max="20" width="4" customWidth="1"/>
@@ -705,208 +720,208 @@
       </c>
       <c r="Q13" t="s" s="5">
         <v>18</v>
       </c>
       <c r="S13" t="s" s="5">
         <v>17</v>
       </c>
       <c r="U13" t="s" s="5">
         <v>18</v>
       </c>
       <c r="W13" t="s" s="5">
         <v>17</v>
       </c>
       <c r="Y13" t="s" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="B14" t="s" s="7">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>48323849</v>
+        <v>48351165</v>
       </c>
       <c r="D14" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E14" s="8">
-        <v>1283878509</v>
+        <v>1284732694</v>
       </c>
       <c r="F14" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G14" s="8">
         <v>1529781</v>
       </c>
       <c r="H14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="I14" s="8">
         <v>55720918</v>
       </c>
       <c r="J14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="K14" s="8">
         <v>642663</v>
       </c>
       <c r="L14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="M14" s="8">
         <v>22589642</v>
       </c>
       <c r="N14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="O14" s="8">
         <v>4249742</v>
       </c>
       <c r="P14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="Q14" s="8">
         <v>185788483</v>
       </c>
       <c r="R14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="S14" s="8">
         <v>92455</v>
       </c>
       <c r="T14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="U14" s="8">
         <v>6168010</v>
       </c>
       <c r="V14" t="s" s="7">
         <v>19</v>
       </c>
       <c r="W14" s="9">
-        <v>54838490</v>
+        <v>54865806</v>
       </c>
       <c r="X14" t="s" s="10">
         <v>19</v>
       </c>
       <c r="Y14" s="9">
-        <v>1554145562</v>
+        <v>1554999747</v>
       </c>
       <c r="Z14" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s" s="7">
+        <v>22</v>
+      </c>
+      <c r="B15" t="s" s="7">
+        <v>23</v>
+      </c>
+      <c r="C15" s="8">
+        <v>6253929</v>
+      </c>
+      <c r="D15" t="s" s="7">
         <v>21</v>
       </c>
-      <c r="B15" t="s" s="7">
-[...7 lines deleted...]
-      </c>
       <c r="E15" s="8">
-        <v>1114843429</v>
+        <v>1115850239</v>
       </c>
       <c r="F15" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G15" s="8">
         <v>40873</v>
       </c>
       <c r="H15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="I15" s="8">
         <v>7099286</v>
       </c>
       <c r="J15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="K15" s="8">
         <v>35926</v>
       </c>
       <c r="L15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="M15" s="8">
         <v>5261650</v>
       </c>
       <c r="N15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="O15" s="8">
         <v>63194</v>
       </c>
       <c r="P15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="Q15" s="8">
         <v>11317951</v>
       </c>
       <c r="R15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="S15" s="8">
         <v>26511</v>
       </c>
       <c r="T15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="U15" s="8">
         <v>5512637</v>
       </c>
       <c r="V15" t="s" s="7">
         <v>19</v>
       </c>
       <c r="W15" s="9">
-        <v>6415189</v>
+        <v>6420433</v>
       </c>
       <c r="X15" t="s" s="10">
         <v>19</v>
       </c>
       <c r="Y15" s="9">
-        <v>1144034953</v>
+        <v>1145041763</v>
       </c>
       <c r="Z15" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="B16" t="s" s="7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>623135</v>
       </c>
       <c r="D16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="E16" s="8">
         <v>354381410</v>
       </c>
       <c r="F16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="G16" s="8">
         <v/>
       </c>
       <c r="H16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="I16" s="8">
         <v/>
       </c>
       <c r="J16" t="s" s="7">
         <v>19</v>
       </c>
@@ -942,60 +957,60 @@
       </c>
       <c r="U16" s="8">
         <v/>
       </c>
       <c r="V16" t="s" s="7">
         <v>19</v>
       </c>
       <c r="W16" s="9">
         <v>623135</v>
       </c>
       <c r="X16" t="s" s="10">
         <v>19</v>
       </c>
       <c r="Y16" s="9">
         <v>354381410</v>
       </c>
       <c r="Z16" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s" s="11">
         <v>19</v>
       </c>
       <c r="B17" t="s" s="12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C17" s="13">
-        <v>55195669</v>
+        <v>55228229</v>
       </c>
       <c r="D17" t="s" s="12">
         <v>19</v>
       </c>
       <c r="E17" s="13">
-        <v>2753103348</v>
+        <v>2754964343</v>
       </c>
       <c r="F17" t="s" s="12">
         <v>19</v>
       </c>
       <c r="G17" s="13">
         <v>1570654</v>
       </c>
       <c r="H17" t="s" s="12">
         <v>19</v>
       </c>
       <c r="I17" s="13">
         <v>62820204</v>
       </c>
       <c r="J17" t="s" s="12">
         <v>19</v>
       </c>
       <c r="K17" s="13">
         <v>678589</v>
       </c>
       <c r="L17" t="s" s="12">
         <v>19</v>
       </c>
       <c r="M17" s="13">
         <v>27851292</v>
       </c>
@@ -1005,228 +1020,228 @@
       <c r="O17" s="13">
         <v>4312936</v>
       </c>
       <c r="P17" t="s" s="12">
         <v>19</v>
       </c>
       <c r="Q17" s="13">
         <v>197106434</v>
       </c>
       <c r="R17" t="s" s="12">
         <v>19</v>
       </c>
       <c r="S17" s="13">
         <v>118966</v>
       </c>
       <c r="T17" t="s" s="12">
         <v>19</v>
       </c>
       <c r="U17" s="13">
         <v>11680647</v>
       </c>
       <c r="V17" t="s" s="12">
         <v>19</v>
       </c>
       <c r="W17" s="13">
-        <v>61876814</v>
+        <v>61909374</v>
       </c>
       <c r="X17" t="s" s="12">
         <v>19</v>
       </c>
       <c r="Y17" s="13">
-        <v>3052561925</v>
+        <v>3054422920</v>
       </c>
       <c r="Z17" t="s" s="12">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s" s="7">
         <v>19</v>
       </c>
       <c r="B18" t="s" s="7">
         <v>20</v>
       </c>
       <c r="C18" s="8">
-        <v>48163198</v>
+        <v>48191130</v>
       </c>
       <c r="D18" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E18" s="8">
-        <v>1251824361</v>
+        <v>1252666687</v>
       </c>
       <c r="F18" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G18" s="8">
         <v>1535779</v>
       </c>
       <c r="H18" t="s" s="7">
         <v>19</v>
       </c>
       <c r="I18" s="8">
         <v>56262269</v>
       </c>
       <c r="J18" t="s" s="7">
         <v>19</v>
       </c>
       <c r="K18" s="8">
         <v>661531</v>
       </c>
       <c r="L18" t="s" s="7">
         <v>19</v>
       </c>
       <c r="M18" s="8">
         <v>22695024</v>
       </c>
       <c r="N18" t="s" s="7">
         <v>19</v>
       </c>
       <c r="O18" s="8">
         <v>4331618</v>
       </c>
       <c r="P18" t="s" s="7">
         <v>19</v>
       </c>
       <c r="Q18" s="8">
         <v>187385975</v>
       </c>
       <c r="R18" t="s" s="7">
         <v>19</v>
       </c>
       <c r="S18" s="8">
         <v>94396</v>
       </c>
       <c r="T18" t="s" s="7">
         <v>19</v>
       </c>
       <c r="U18" s="8">
         <v>6255417</v>
       </c>
       <c r="V18" t="s" s="7">
         <v>19</v>
       </c>
       <c r="W18" s="9">
-        <v>54786522</v>
+        <v>54814454</v>
       </c>
       <c r="X18" t="s" s="10">
         <v>19</v>
       </c>
       <c r="Y18" s="9">
-        <v>1524423046</v>
+        <v>1525265372</v>
       </c>
       <c r="Z18" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s" s="7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C19" s="8">
-        <v>6417437</v>
+        <v>6422711</v>
       </c>
       <c r="D19" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E19" s="8">
-        <v>1133973125</v>
+        <v>1134989786</v>
       </c>
       <c r="F19" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G19" s="8">
         <v>40479</v>
       </c>
       <c r="H19" t="s" s="7">
         <v>19</v>
       </c>
       <c r="I19" s="8">
         <v>6913092</v>
       </c>
       <c r="J19" t="s" s="7">
         <v>19</v>
       </c>
       <c r="K19" s="8">
         <v>37618</v>
       </c>
       <c r="L19" t="s" s="7">
         <v>19</v>
       </c>
       <c r="M19" s="8">
         <v>5503402</v>
       </c>
       <c r="N19" t="s" s="7">
         <v>19</v>
       </c>
       <c r="O19" s="8">
         <v>65610</v>
       </c>
       <c r="P19" t="s" s="7">
         <v>19</v>
       </c>
       <c r="Q19" s="8">
         <v>11445237</v>
       </c>
       <c r="R19" t="s" s="7">
         <v>19</v>
       </c>
       <c r="S19" s="8">
         <v>26914</v>
       </c>
       <c r="T19" t="s" s="7">
         <v>19</v>
       </c>
       <c r="U19" s="8">
         <v>5632079</v>
       </c>
       <c r="V19" t="s" s="7">
         <v>19</v>
       </c>
       <c r="W19" s="9">
-        <v>6588058</v>
+        <v>6593332</v>
       </c>
       <c r="X19" t="s" s="10">
         <v>19</v>
       </c>
       <c r="Y19" s="9">
-        <v>1163466935</v>
+        <v>1164483596</v>
       </c>
       <c r="Z19" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s" s="7">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C20" s="8">
         <v>636313</v>
       </c>
       <c r="D20" t="s" s="7">
         <v>19</v>
       </c>
       <c r="E20" s="8">
         <v>372951108</v>
       </c>
       <c r="F20" t="s" s="7">
         <v>19</v>
       </c>
       <c r="G20" s="8">
         <v/>
       </c>
       <c r="H20" t="s" s="7">
         <v>19</v>
       </c>
       <c r="I20" s="8">
         <v/>
       </c>
       <c r="J20" t="s" s="7">
         <v>19</v>
       </c>
@@ -1262,60 +1277,60 @@
       </c>
       <c r="U20" s="8">
         <v/>
       </c>
       <c r="V20" t="s" s="7">
         <v>19</v>
       </c>
       <c r="W20" s="9">
         <v>636313</v>
       </c>
       <c r="X20" t="s" s="10">
         <v>19</v>
       </c>
       <c r="Y20" s="9">
         <v>372951108</v>
       </c>
       <c r="Z20" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s" s="11">
         <v>19</v>
       </c>
       <c r="B21" t="s" s="12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C21" s="13">
-        <v>55216948</v>
+        <v>55250154</v>
       </c>
       <c r="D21" t="s" s="12">
         <v>19</v>
       </c>
       <c r="E21" s="13">
-        <v>2758748594</v>
+        <v>2760607581</v>
       </c>
       <c r="F21" t="s" s="12">
         <v>19</v>
       </c>
       <c r="G21" s="13">
         <v>1576258</v>
       </c>
       <c r="H21" t="s" s="12">
         <v>19</v>
       </c>
       <c r="I21" s="13">
         <v>63175361</v>
       </c>
       <c r="J21" t="s" s="12">
         <v>19</v>
       </c>
       <c r="K21" s="13">
         <v>699149</v>
       </c>
       <c r="L21" t="s" s="12">
         <v>19</v>
       </c>
       <c r="M21" s="13">
         <v>28198426</v>
       </c>
@@ -1325,228 +1340,228 @@
       <c r="O21" s="13">
         <v>4397228</v>
       </c>
       <c r="P21" t="s" s="12">
         <v>19</v>
       </c>
       <c r="Q21" s="13">
         <v>198831212</v>
       </c>
       <c r="R21" t="s" s="12">
         <v>19</v>
       </c>
       <c r="S21" s="13">
         <v>121310</v>
       </c>
       <c r="T21" t="s" s="12">
         <v>19</v>
       </c>
       <c r="U21" s="13">
         <v>11887496</v>
       </c>
       <c r="V21" t="s" s="12">
         <v>19</v>
       </c>
       <c r="W21" s="13">
-        <v>62010893</v>
+        <v>62044099</v>
       </c>
       <c r="X21" t="s" s="12">
         <v>19</v>
       </c>
       <c r="Y21" s="13">
-        <v>3060841089</v>
+        <v>3062700076</v>
       </c>
       <c r="Z21" t="s" s="12">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s" s="7">
         <v>19</v>
       </c>
       <c r="B22" t="s" s="7">
         <v>20</v>
       </c>
       <c r="C22" s="8">
-        <v>55603049</v>
+        <v>55635319</v>
       </c>
       <c r="D22" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E22" s="8">
-        <v>1483305669</v>
+        <v>1484295550</v>
       </c>
       <c r="F22" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G22" s="8">
         <v>1791410</v>
       </c>
       <c r="H22" t="s" s="7">
         <v>19</v>
       </c>
       <c r="I22" s="8">
         <v>67543700</v>
       </c>
       <c r="J22" t="s" s="7">
         <v>19</v>
       </c>
       <c r="K22" s="8">
         <v>753683</v>
       </c>
       <c r="L22" t="s" s="7">
         <v>19</v>
       </c>
       <c r="M22" s="8">
         <v>26907609</v>
       </c>
       <c r="N22" t="s" s="7">
         <v>19</v>
       </c>
       <c r="O22" s="8">
         <v>5083775</v>
       </c>
       <c r="P22" t="s" s="7">
         <v>19</v>
       </c>
       <c r="Q22" s="8">
         <v>226459731</v>
       </c>
       <c r="R22" t="s" s="7">
         <v>19</v>
       </c>
       <c r="S22" s="8">
         <v>111580</v>
       </c>
       <c r="T22" t="s" s="7">
         <v>19</v>
       </c>
       <c r="U22" s="8">
         <v>7561820</v>
       </c>
       <c r="V22" t="s" s="7">
         <v>19</v>
       </c>
       <c r="W22" s="9">
-        <v>63343497</v>
+        <v>63375767</v>
       </c>
       <c r="X22" t="s" s="10">
         <v>19</v>
       </c>
       <c r="Y22" s="9">
-        <v>1811778529</v>
+        <v>1812768410</v>
       </c>
       <c r="Z22" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s" s="7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B23" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C23" s="8">
-        <v>7174330</v>
+        <v>7180067</v>
       </c>
       <c r="D23" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E23" s="8">
-        <v>1286247827</v>
+        <v>1287364952</v>
       </c>
       <c r="F23" t="s" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G23" s="8">
         <v>45429</v>
       </c>
       <c r="H23" t="s" s="7">
         <v>19</v>
       </c>
       <c r="I23" s="8">
         <v>7643528</v>
       </c>
       <c r="J23" t="s" s="7">
         <v>19</v>
       </c>
       <c r="K23" s="8">
         <v>42115</v>
       </c>
       <c r="L23" t="s" s="7">
         <v>19</v>
       </c>
       <c r="M23" s="8">
         <v>6235488</v>
       </c>
       <c r="N23" t="s" s="7">
         <v>19</v>
       </c>
       <c r="O23" s="8">
         <v>76064</v>
       </c>
       <c r="P23" t="s" s="7">
         <v>19</v>
       </c>
       <c r="Q23" s="8">
         <v>13356908</v>
       </c>
       <c r="R23" t="s" s="7">
         <v>19</v>
       </c>
       <c r="S23" s="8">
         <v>30674</v>
       </c>
       <c r="T23" t="s" s="7">
         <v>19</v>
       </c>
       <c r="U23" s="8">
         <v>6464141</v>
       </c>
       <c r="V23" t="s" s="7">
         <v>19</v>
       </c>
       <c r="W23" s="9">
-        <v>7368612</v>
+        <v>7374349</v>
       </c>
       <c r="X23" t="s" s="10">
         <v>19</v>
       </c>
       <c r="Y23" s="9">
-        <v>1319947892</v>
+        <v>1321065017</v>
       </c>
       <c r="Z23" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s" s="7">
         <v>19</v>
       </c>
       <c r="B24" t="s" s="7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C24" s="8">
         <v>715305</v>
       </c>
       <c r="D24" t="s" s="7">
         <v>19</v>
       </c>
       <c r="E24" s="8">
         <v>427249057</v>
       </c>
       <c r="F24" t="s" s="7">
         <v>19</v>
       </c>
       <c r="G24" s="8">
         <v/>
       </c>
       <c r="H24" t="s" s="7">
         <v>19</v>
       </c>
       <c r="I24" s="8">
         <v/>
       </c>
       <c r="J24" t="s" s="7">
         <v>19</v>
       </c>
@@ -1582,60 +1597,60 @@
       </c>
       <c r="U24" s="8">
         <v/>
       </c>
       <c r="V24" t="s" s="7">
         <v>19</v>
       </c>
       <c r="W24" s="9">
         <v>715305</v>
       </c>
       <c r="X24" t="s" s="10">
         <v>19</v>
       </c>
       <c r="Y24" s="9">
         <v>427249057</v>
       </c>
       <c r="Z24" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s" s="11">
         <v>19</v>
       </c>
       <c r="B25" t="s" s="12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C25" s="13">
-        <v>63492684</v>
+        <v>63530691</v>
       </c>
       <c r="D25" t="s" s="12">
         <v>19</v>
       </c>
       <c r="E25" s="13">
-        <v>3196802553</v>
+        <v>3198909559</v>
       </c>
       <c r="F25" t="s" s="12">
         <v>19</v>
       </c>
       <c r="G25" s="13">
         <v>1836839</v>
       </c>
       <c r="H25" t="s" s="12">
         <v>19</v>
       </c>
       <c r="I25" s="13">
         <v>75187228</v>
       </c>
       <c r="J25" t="s" s="12">
         <v>19</v>
       </c>
       <c r="K25" s="13">
         <v>795798</v>
       </c>
       <c r="L25" t="s" s="12">
         <v>19</v>
       </c>
       <c r="M25" s="13">
         <v>33143097</v>
       </c>
@@ -1645,380 +1660,1345 @@
       <c r="O25" s="13">
         <v>5159839</v>
       </c>
       <c r="P25" t="s" s="12">
         <v>19</v>
       </c>
       <c r="Q25" s="13">
         <v>239816639</v>
       </c>
       <c r="R25" t="s" s="12">
         <v>19</v>
       </c>
       <c r="S25" s="13">
         <v>142254</v>
       </c>
       <c r="T25" t="s" s="12">
         <v>19</v>
       </c>
       <c r="U25" s="13">
         <v>14025961</v>
       </c>
       <c r="V25" t="s" s="12">
         <v>19</v>
       </c>
       <c r="W25" s="13">
-        <v>71427414</v>
+        <v>71465421</v>
       </c>
       <c r="X25" t="s" s="12">
         <v>19</v>
       </c>
       <c r="Y25" s="13">
-        <v>3558975478</v>
+        <v>3561082484</v>
       </c>
       <c r="Z25" t="s" s="12">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s" s="7">
         <v>19</v>
       </c>
-      <c r="B26" t="s" s="14">
+      <c r="B26" t="s" s="7">
         <v>20</v>
       </c>
-      <c r="C26" s="15">
-[...68 lines deleted...]
-      <c r="Z26" t="s" s="14">
+      <c r="C26" s="8">
+        <v>54574289</v>
+      </c>
+      <c r="D26" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="E26" s="8">
+        <v>1477194900</v>
+      </c>
+      <c r="F26" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="G26" s="8">
+        <v>1701479</v>
+      </c>
+      <c r="H26" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="I26" s="8">
+        <v>65048918</v>
+      </c>
+      <c r="J26" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="K26" s="8">
+        <v>732037</v>
+      </c>
+      <c r="L26" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="M26" s="8">
+        <v>26707666</v>
+      </c>
+      <c r="N26" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="O26" s="8">
+        <v>4848445</v>
+      </c>
+      <c r="P26" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>220244957</v>
+      </c>
+      <c r="R26" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="S26" s="8">
+        <v>106108</v>
+      </c>
+      <c r="T26" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="U26" s="8">
+        <v>7318521</v>
+      </c>
+      <c r="V26" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="W26" s="9">
+        <v>61962358</v>
+      </c>
+      <c r="X26" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="Y26" s="9">
+        <v>1796514962</v>
+      </c>
+      <c r="Z26" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s" s="7">
-        <v>27</v>
-[...73 lines deleted...]
-      <c r="Z27" t="s" s="14">
+        <v>28</v>
+      </c>
+      <c r="B27" t="s" s="7">
+        <v>23</v>
+      </c>
+      <c r="C27" s="8">
+        <v>7216607</v>
+      </c>
+      <c r="D27" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="E27" s="8">
+        <v>1324440236</v>
+      </c>
+      <c r="F27" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="G27" s="8">
+        <v>42622</v>
+      </c>
+      <c r="H27" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="I27" s="8">
+        <v>7359566</v>
+      </c>
+      <c r="J27" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="K27" s="8">
+        <v>40328</v>
+      </c>
+      <c r="L27" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="M27" s="8">
+        <v>6082805</v>
+      </c>
+      <c r="N27" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="O27" s="8">
+        <v>69690</v>
+      </c>
+      <c r="P27" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>12817821</v>
+      </c>
+      <c r="R27" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="S27" s="8">
+        <v>29458</v>
+      </c>
+      <c r="T27" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="U27" s="8">
+        <v>6428260</v>
+      </c>
+      <c r="V27" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="W27" s="9">
+        <v>7398705</v>
+      </c>
+      <c r="X27" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="Y27" s="9">
+        <v>1357128688</v>
+      </c>
+      <c r="Z27" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s" s="7">
         <v>19</v>
       </c>
-      <c r="B28" t="s" s="14">
-[...71 lines deleted...]
-      <c r="Z28" t="s" s="14">
+      <c r="B28" t="s" s="7">
+        <v>24</v>
+      </c>
+      <c r="C28" s="8">
+        <v>703538</v>
+      </c>
+      <c r="D28" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="E28" s="8">
+        <v>428466179</v>
+      </c>
+      <c r="F28" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="G28" s="8">
+        <v/>
+      </c>
+      <c r="H28" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="I28" s="8">
+        <v/>
+      </c>
+      <c r="J28" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="K28" s="8">
+        <v/>
+      </c>
+      <c r="L28" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="M28" s="8">
+        <v/>
+      </c>
+      <c r="N28" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="O28" s="8">
+        <v/>
+      </c>
+      <c r="P28" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="Q28" s="8">
+        <v/>
+      </c>
+      <c r="R28" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="S28" s="8">
+        <v/>
+      </c>
+      <c r="T28" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="U28" s="8">
+        <v/>
+      </c>
+      <c r="V28" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="W28" s="9">
+        <v>703538</v>
+      </c>
+      <c r="X28" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="Y28" s="9">
+        <v>428466179</v>
+      </c>
+      <c r="Z28" t="s" s="10">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s" s="11">
         <v>19</v>
       </c>
       <c r="B29" t="s" s="12">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C29" s="13">
-        <v>173905301</v>
+        <v>62494434</v>
       </c>
       <c r="D29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="E29" s="13">
-        <v>8708654495</v>
+        <v>3230101315</v>
       </c>
       <c r="F29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="G29" s="13">
-        <v>4983751</v>
+        <v>1744101</v>
       </c>
       <c r="H29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="I29" s="13">
-        <v>201182793</v>
+        <v>72408484</v>
       </c>
       <c r="J29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="K29" s="13">
-        <v>2173536</v>
+        <v>772365</v>
       </c>
       <c r="L29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="M29" s="13">
-        <v>89192815</v>
+        <v>32790471</v>
       </c>
       <c r="N29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="O29" s="13">
-        <v>13870003</v>
+        <v>4918135</v>
       </c>
       <c r="P29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="Q29" s="13">
-        <v>635754285</v>
+        <v>233062778</v>
       </c>
       <c r="R29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="S29" s="13">
-        <v>382530</v>
+        <v>135566</v>
       </c>
       <c r="T29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="U29" s="13">
-        <v>37594104</v>
+        <v>13746781</v>
       </c>
       <c r="V29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="W29" s="13">
-        <v>195315121</v>
+        <v>70064601</v>
       </c>
       <c r="X29" t="s" s="12">
         <v>19</v>
       </c>
       <c r="Y29" s="13">
-        <v>9672378492</v>
+        <v>3582109829</v>
       </c>
       <c r="Z29" t="s" s="12">
         <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="B30" t="s" s="7">
+        <v>20</v>
+      </c>
+      <c r="C30" s="8">
+        <v>57892209</v>
+      </c>
+      <c r="D30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="E30" s="8">
+        <v>1571933321</v>
+      </c>
+      <c r="F30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="G30" s="8">
+        <v>1781152</v>
+      </c>
+      <c r="H30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="I30" s="8">
+        <v>67693804</v>
+      </c>
+      <c r="J30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="K30" s="8">
+        <v>755446</v>
+      </c>
+      <c r="L30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="M30" s="8">
+        <v>27258297</v>
+      </c>
+      <c r="N30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="O30" s="8">
+        <v>4951471</v>
+      </c>
+      <c r="P30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>222438484</v>
+      </c>
+      <c r="R30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="S30" s="8">
+        <v>105647</v>
+      </c>
+      <c r="T30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="U30" s="8">
+        <v>7166512</v>
+      </c>
+      <c r="V30" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="W30" s="9">
+        <v>65485925</v>
+      </c>
+      <c r="X30" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="Y30" s="9">
+        <v>1896490418</v>
+      </c>
+      <c r="Z30" t="s" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s" s="7">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s" s="7">
+        <v>23</v>
+      </c>
+      <c r="C31" s="8">
+        <v>7383459</v>
+      </c>
+      <c r="D31" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="E31" s="8">
+        <v>1366854422</v>
+      </c>
+      <c r="F31" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="G31" s="8">
+        <v>42789</v>
+      </c>
+      <c r="H31" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="I31" s="8">
+        <v>7327366</v>
+      </c>
+      <c r="J31" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="K31" s="8">
+        <v>39814</v>
+      </c>
+      <c r="L31" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="M31" s="8">
+        <v>6037030</v>
+      </c>
+      <c r="N31" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="O31" s="8">
+        <v>69043</v>
+      </c>
+      <c r="P31" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>12778694</v>
+      </c>
+      <c r="R31" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="S31" s="8">
+        <v>28763</v>
+      </c>
+      <c r="T31" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="U31" s="8">
+        <v>6184360</v>
+      </c>
+      <c r="V31" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="W31" s="9">
+        <v>7563868</v>
+      </c>
+      <c r="X31" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="Y31" s="9">
+        <v>1399181872</v>
+      </c>
+      <c r="Z31" t="s" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="B32" t="s" s="7">
+        <v>24</v>
+      </c>
+      <c r="C32" s="8">
+        <v>702962</v>
+      </c>
+      <c r="D32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="E32" s="8">
+        <v>441672565</v>
+      </c>
+      <c r="F32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="G32" s="8">
+        <v/>
+      </c>
+      <c r="H32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="I32" s="8">
+        <v/>
+      </c>
+      <c r="J32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="K32" s="8">
+        <v/>
+      </c>
+      <c r="L32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="M32" s="8">
+        <v/>
+      </c>
+      <c r="N32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="O32" s="8">
+        <v/>
+      </c>
+      <c r="P32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="Q32" s="8">
+        <v/>
+      </c>
+      <c r="R32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="S32" s="8">
+        <v/>
+      </c>
+      <c r="T32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="U32" s="8">
+        <v/>
+      </c>
+      <c r="V32" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="W32" s="9">
+        <v>702962</v>
+      </c>
+      <c r="X32" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="Y32" s="9">
+        <v>441672565</v>
+      </c>
+      <c r="Z32" t="s" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B33" t="s" s="12">
+        <v>25</v>
+      </c>
+      <c r="C33" s="13">
+        <v>65978630</v>
+      </c>
+      <c r="D33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="E33" s="13">
+        <v>3380460308</v>
+      </c>
+      <c r="F33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="G33" s="13">
+        <v>1823941</v>
+      </c>
+      <c r="H33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="I33" s="13">
+        <v>75021170</v>
+      </c>
+      <c r="J33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="K33" s="13">
+        <v>795260</v>
+      </c>
+      <c r="L33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="M33" s="13">
+        <v>33295327</v>
+      </c>
+      <c r="N33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="O33" s="13">
+        <v>5020514</v>
+      </c>
+      <c r="P33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="Q33" s="13">
+        <v>235217178</v>
+      </c>
+      <c r="R33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="S33" s="13">
+        <v>134410</v>
+      </c>
+      <c r="T33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="U33" s="13">
+        <v>13350872</v>
+      </c>
+      <c r="V33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="W33" s="13">
+        <v>73752755</v>
+      </c>
+      <c r="X33" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="Y33" s="13">
+        <v>3737344855</v>
+      </c>
+      <c r="Z33" t="s" s="12">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="B34" t="s" s="7">
+        <v>20</v>
+      </c>
+      <c r="C34" s="8">
+        <v>57712486</v>
+      </c>
+      <c r="D34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="E34" s="8">
+        <v>1605194866</v>
+      </c>
+      <c r="F34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="G34" s="8">
+        <v>1719128</v>
+      </c>
+      <c r="H34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="I34" s="8">
+        <v>66179228</v>
+      </c>
+      <c r="J34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="K34" s="8">
+        <v>757281</v>
+      </c>
+      <c r="L34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="M34" s="8">
+        <v>27660300</v>
+      </c>
+      <c r="N34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="O34" s="8">
+        <v>4986027</v>
+      </c>
+      <c r="P34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>226630332</v>
+      </c>
+      <c r="R34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="S34" s="8">
+        <v>107308</v>
+      </c>
+      <c r="T34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="U34" s="8">
+        <v>7484747</v>
+      </c>
+      <c r="V34" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="W34" s="9">
+        <v>65282230</v>
+      </c>
+      <c r="X34" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="Y34" s="9">
+        <v>1933149473</v>
+      </c>
+      <c r="Z34" t="s" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s" s="7">
+        <v>30</v>
+      </c>
+      <c r="B35" t="s" s="7">
+        <v>23</v>
+      </c>
+      <c r="C35" s="8">
+        <v>7127155</v>
+      </c>
+      <c r="D35" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1329740943</v>
+      </c>
+      <c r="F35" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="G35" s="8">
+        <v>39943</v>
+      </c>
+      <c r="H35" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="I35" s="8">
+        <v>6886311</v>
+      </c>
+      <c r="J35" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="K35" s="8">
+        <v>37919</v>
+      </c>
+      <c r="L35" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="M35" s="8">
+        <v>5753138</v>
+      </c>
+      <c r="N35" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="O35" s="8">
+        <v>69955</v>
+      </c>
+      <c r="P35" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>12877083</v>
+      </c>
+      <c r="R35" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="S35" s="8">
+        <v>27727</v>
+      </c>
+      <c r="T35" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="U35" s="8">
+        <v>5886982</v>
+      </c>
+      <c r="V35" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="W35" s="9">
+        <v>7302699</v>
+      </c>
+      <c r="X35" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="Y35" s="9">
+        <v>1361144457</v>
+      </c>
+      <c r="Z35" t="s" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="B36" t="s" s="7">
+        <v>24</v>
+      </c>
+      <c r="C36" s="8">
+        <v>714554</v>
+      </c>
+      <c r="D36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="E36" s="8">
+        <v>476175908</v>
+      </c>
+      <c r="F36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="G36" s="8">
+        <v/>
+      </c>
+      <c r="H36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="I36" s="8">
+        <v/>
+      </c>
+      <c r="J36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="K36" s="8">
+        <v/>
+      </c>
+      <c r="L36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="M36" s="8">
+        <v/>
+      </c>
+      <c r="N36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="O36" s="8">
+        <v/>
+      </c>
+      <c r="P36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="Q36" s="8">
+        <v/>
+      </c>
+      <c r="R36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="S36" s="8">
+        <v/>
+      </c>
+      <c r="T36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="U36" s="8">
+        <v/>
+      </c>
+      <c r="V36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="W36" s="9">
+        <v>714554</v>
+      </c>
+      <c r="X36" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="Y36" s="9">
+        <v>476175908</v>
+      </c>
+      <c r="Z36" t="s" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B37" t="s" s="12">
+        <v>25</v>
+      </c>
+      <c r="C37" s="13">
+        <v>65554195</v>
+      </c>
+      <c r="D37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="E37" s="13">
+        <v>3411111717</v>
+      </c>
+      <c r="F37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="G37" s="13">
+        <v>1759071</v>
+      </c>
+      <c r="H37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="I37" s="13">
+        <v>73065539</v>
+      </c>
+      <c r="J37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="K37" s="13">
+        <v>795200</v>
+      </c>
+      <c r="L37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="M37" s="13">
+        <v>33413438</v>
+      </c>
+      <c r="N37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="O37" s="13">
+        <v>5055982</v>
+      </c>
+      <c r="P37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="Q37" s="13">
+        <v>239507415</v>
+      </c>
+      <c r="R37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="S37" s="13">
+        <v>135035</v>
+      </c>
+      <c r="T37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="U37" s="13">
+        <v>13371729</v>
+      </c>
+      <c r="V37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="W37" s="13">
+        <v>73299483</v>
+      </c>
+      <c r="X37" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="Y37" s="13">
+        <v>3770469838</v>
+      </c>
+      <c r="Z37" t="s" s="12">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="B38" t="s" s="14">
+        <v>20</v>
+      </c>
+      <c r="C38" s="15">
+        <v>322356598</v>
+      </c>
+      <c r="D38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="E38" s="15">
+        <v>8676018018</v>
+      </c>
+      <c r="F38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="G38" s="15">
+        <v>10058729</v>
+      </c>
+      <c r="H38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="I38" s="15">
+        <v>378448837</v>
+      </c>
+      <c r="J38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="K38" s="15">
+        <v>4302641</v>
+      </c>
+      <c r="L38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="M38" s="15">
+        <v>153818538</v>
+      </c>
+      <c r="N38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="O38" s="15">
+        <v>28451078</v>
+      </c>
+      <c r="P38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="Q38" s="15">
+        <v>1268947962</v>
+      </c>
+      <c r="R38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="S38" s="15">
+        <v>617494</v>
+      </c>
+      <c r="T38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="U38" s="15">
+        <v>41955027</v>
+      </c>
+      <c r="V38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="W38" s="15">
+        <v>365786540</v>
+      </c>
+      <c r="X38" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="Y38" s="15">
+        <v>10519188382</v>
+      </c>
+      <c r="Z38" t="s" s="14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s" s="7">
+        <v>31</v>
+      </c>
+      <c r="B39" t="s" s="14">
+        <v>23</v>
+      </c>
+      <c r="C39" s="15">
+        <v>41583928</v>
+      </c>
+      <c r="D39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="E39" s="15">
+        <v>7559240578</v>
+      </c>
+      <c r="F39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="G39" s="15">
+        <v>252135</v>
+      </c>
+      <c r="H39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="I39" s="15">
+        <v>43229149</v>
+      </c>
+      <c r="J39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="K39" s="15">
+        <v>233720</v>
+      </c>
+      <c r="L39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="M39" s="15">
+        <v>34873513</v>
+      </c>
+      <c r="N39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="O39" s="15">
+        <v>413556</v>
+      </c>
+      <c r="P39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="Q39" s="15">
+        <v>74593694</v>
+      </c>
+      <c r="R39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="S39" s="15">
+        <v>170047</v>
+      </c>
+      <c r="T39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="U39" s="15">
+        <v>36108459</v>
+      </c>
+      <c r="V39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="W39" s="15">
+        <v>42653386</v>
+      </c>
+      <c r="X39" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="Y39" s="15">
+        <v>7748045393</v>
+      </c>
+      <c r="Z39" t="s" s="14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="B40" t="s" s="14">
+        <v>24</v>
+      </c>
+      <c r="C40" s="15">
+        <v>4095807</v>
+      </c>
+      <c r="D40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="E40" s="15">
+        <v>2500896227</v>
+      </c>
+      <c r="F40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="G40" s="15">
+        <v/>
+      </c>
+      <c r="H40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="I40" s="15">
+        <v/>
+      </c>
+      <c r="J40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="K40" s="15">
+        <v/>
+      </c>
+      <c r="L40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="M40" s="15">
+        <v/>
+      </c>
+      <c r="N40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="O40" s="15">
+        <v/>
+      </c>
+      <c r="P40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="Q40" s="15">
+        <v/>
+      </c>
+      <c r="R40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="S40" s="15">
+        <v/>
+      </c>
+      <c r="T40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="U40" s="15">
+        <v/>
+      </c>
+      <c r="V40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="W40" s="15">
+        <v>4095807</v>
+      </c>
+      <c r="X40" t="s" s="14">
+        <v>19</v>
+      </c>
+      <c r="Y40" s="15">
+        <v>2500896227</v>
+      </c>
+      <c r="Z40" t="s" s="14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B41" t="s" s="12">
+        <v>31</v>
+      </c>
+      <c r="C41" s="13">
+        <v>368036333</v>
+      </c>
+      <c r="D41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="E41" s="13">
+        <v>18736154823</v>
+      </c>
+      <c r="F41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="G41" s="13">
+        <v>10310864</v>
+      </c>
+      <c r="H41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="I41" s="13">
+        <v>421677986</v>
+      </c>
+      <c r="J41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="K41" s="13">
+        <v>4536361</v>
+      </c>
+      <c r="L41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="M41" s="13">
+        <v>188692051</v>
+      </c>
+      <c r="N41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="O41" s="13">
+        <v>28864634</v>
+      </c>
+      <c r="P41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="Q41" s="13">
+        <v>1343541656</v>
+      </c>
+      <c r="R41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="S41" s="13">
+        <v>787541</v>
+      </c>
+      <c r="T41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="U41" s="13">
+        <v>78063486</v>
+      </c>
+      <c r="V41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="W41" s="13">
+        <v>412535733</v>
+      </c>
+      <c r="X41" t="s" s="12">
+        <v>19</v>
+      </c>
+      <c r="Y41" s="13">
+        <v>20768130002</v>
+      </c>
+      <c r="Z41" t="s" s="12">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A3:Z3"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="A6:Z6"/>
     <mergeCell ref="A7:Z7"/>
     <mergeCell ref="A8:Z8"/>
     <mergeCell ref="A9:Z9"/>
     <mergeCell ref="A10:Z10"/>
     <mergeCell ref="A11:Z11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="G12:J12"/>
     <mergeCell ref="K12:N12"/>
     <mergeCell ref="O12:R12"/>
     <mergeCell ref="S12:V12"/>
     <mergeCell ref="W12:Z12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>